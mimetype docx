--- v0 (2025-12-26)
+++ v1 (2026-04-16)
@@ -101,690 +101,991 @@
     </w:p>
     <w:p w:rsidR="0064210C" w:rsidRDefault="0064210C" w:rsidP="005F6A3B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Roya"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0064210C" w:rsidRPr="00421598" w:rsidRDefault="0064210C" w:rsidP="005F6A3B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Roya"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00091A5E" w:rsidRPr="00421598" w:rsidRDefault="005F6A3B" w:rsidP="005F6A3B">
+    <w:p w:rsidR="00091A5E" w:rsidRPr="00B652A6" w:rsidRDefault="005F6A3B" w:rsidP="005F6A3B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Roya"/>
+          <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00421598">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Roya" w:hint="cs"/>
+      <w:r w:rsidRPr="00B652A6">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بسمه تعالي</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F6A3B" w:rsidRPr="00C06DC3" w:rsidRDefault="0064210C" w:rsidP="0064210C">
+    <w:p w:rsidR="005F6A3B" w:rsidRPr="00FC246A" w:rsidRDefault="0064210C" w:rsidP="0064210C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="B Lotus"/>
+          <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06DC3">
-[...1 lines deleted...]
-          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+      <w:r w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فرم تكميل اصلاحات مورد نظر داور</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0064210C" w:rsidRPr="00BE2D76" w:rsidRDefault="0064210C" w:rsidP="00355532">
       <w:pPr>
         <w:jc w:val="mediumKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0064210C" w:rsidRPr="00BE2D76" w:rsidRDefault="0064210C" w:rsidP="00BE2D76">
+    <w:p w:rsidR="00FC246A" w:rsidRDefault="0064210C" w:rsidP="00BE2D76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
-          <w:rFonts w:cs="B Lotus"/>
+          <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE2D76">
-[...1 lines deleted...]
-          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+      <w:r w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">همكار محترم </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+        <w:t>همكار</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+        <w:t>ان محترم داور و نمایندة محترم تحصیلات تکمیلی</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002304C7" w:rsidRPr="002304C7" w:rsidRDefault="002304C7" w:rsidP="00BE2D76">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...20 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0064210C" w:rsidRDefault="00B652A6" w:rsidP="00B652A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="mediumKashida"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>با سلام و احترام،</w:t>
+      </w:r>
+      <w:r w:rsidR="0064210C" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE2D76">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>این</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2685" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جا</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2685" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ب </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D76" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>..............................................</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>.....................</w:t>
+      </w:r>
+      <w:r w:rsidR="008665C0">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...60 lines deleted...]
-          <w:bCs/>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D76" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>..........................................</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...60 lines deleted...]
-          <w:bCs/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D76" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>.............</w:t>
-[...16 lines deleted...]
-          <w:bCs/>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به عنوان استاد راهنمای پایان‌</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نامة کارشناسی‌ارشد</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2685" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D76" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آقا/ خانم</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D76" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................................ </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">با </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عنوان ..................</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D76" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>........................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">....... </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تأیید می‌کنم</w:t>
+      </w:r>
+      <w:r w:rsidR="0064210C" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">که </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">دانشجو </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06DC3" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اص</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE2D76">
-[...8 lines deleted...]
-        <w:t>لاحات مورد نظر اينجانب را به انجام رسانيده و تسويه حساب نامبرده بلامانع مي باشد.</w:t>
+      <w:r w:rsidR="0064210C" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لاحات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> داوری </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>را با نظارت اینجانب به صورت کامل انجام داده است</w:t>
+      </w:r>
+      <w:r w:rsidR="0064210C" w:rsidRPr="00FC246A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00B652A6" w:rsidRDefault="00B652A6" w:rsidP="00B652A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                  استاد راهنما</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B652A6" w:rsidRDefault="00B652A6" w:rsidP="00B652A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                  نام و نام خانوادگی</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B652A6" w:rsidRPr="00FC246A" w:rsidRDefault="00B652A6" w:rsidP="00C03118">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                              امضا</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="160" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8715"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B652A6" w:rsidTr="00B652A6">
+        <w:trPr>
+          <w:trHeight w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B652A6" w:rsidRDefault="00B652A6" w:rsidP="00355532">
+            <w:pPr>
+              <w:jc w:val="mediumKashida"/>
+              <w:rPr>
+                <w:rFonts w:cs="Roya"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B652A6" w:rsidRPr="00B652A6" w:rsidRDefault="00B652A6" w:rsidP="00B652A6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B652A6">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>اصلاحات مورد نظر انجام شده و تسویه حساب دانشجو بلامانع است</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w:rsidR="0064210C" w:rsidRPr="00421598" w:rsidRDefault="0064210C" w:rsidP="00355532">
       <w:pPr>
         <w:jc w:val="mediumKashida"/>
         <w:rPr>
           <w:rFonts w:cs="Roya"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0064210C" w:rsidRPr="00421598" w:rsidRDefault="0064210C" w:rsidP="0064210C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Roya"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0064210C" w:rsidRPr="00BE2D76" w:rsidRDefault="0064210C" w:rsidP="00C06DC3">
+    <w:p w:rsidR="0064210C" w:rsidRPr="00C03118" w:rsidRDefault="0064210C" w:rsidP="00C06DC3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="B Lotus"/>
-[...11 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t>داور</w:t>
       </w:r>
-      <w:r w:rsidR="00290942" w:rsidRPr="00BE2D76">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00290942" w:rsidRPr="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00290942" w:rsidRPr="00BE2D76">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00290942" w:rsidRPr="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اول</w:t>
       </w:r>
-      <w:r w:rsidR="006D305F">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006D305F" w:rsidRPr="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                             </w:t>
       </w:r>
-      <w:r w:rsidR="00CA5069" w:rsidRPr="00BE2D76">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00CA5069" w:rsidRPr="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">داور </w:t>
       </w:r>
-      <w:r w:rsidR="00290942" w:rsidRPr="00BE2D76">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00290942" w:rsidRPr="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t>دوم</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D305F" w:rsidRPr="00BE2D76" w:rsidRDefault="0064210C" w:rsidP="006D305F">
+    <w:p w:rsidR="006D305F" w:rsidRPr="00C03118" w:rsidRDefault="0064210C" w:rsidP="006D305F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="B Lotus"/>
-[...11 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نام و نام خانوادگي</w:t>
       </w:r>
-      <w:r w:rsidR="006D305F">
-[...19 lines deleted...]
-        <w:t>نام و نام خانوادگي</w:t>
+      <w:r w:rsidR="006D305F" w:rsidRPr="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                              نام و نام خانوادگي</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0064210C" w:rsidRPr="00BE2D76" w:rsidRDefault="006D305F" w:rsidP="006D305F">
+    <w:p w:rsidR="0064210C" w:rsidRPr="00C03118" w:rsidRDefault="006D305F" w:rsidP="00C03118">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="B Lotus"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:cs="B Zar"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>امضا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
-      <w:r w:rsidR="0064210C" w:rsidRPr="00BE2D76">
-[...8 lines deleted...]
-        <w:t>امضاء</w:t>
+      <w:r w:rsidR="00C03118">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>امضا</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0064210C" w:rsidRPr="00BE2D76" w:rsidSect="00D538AF">
+    <w:sectPr w:rsidR="0064210C" w:rsidRPr="00C03118" w:rsidSect="00D538AF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1440" w:bottom="426" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roya">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="B Zar">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F6A3B"/>
     <w:rsid w:val="00002618"/>
     <w:rsid w:val="000329A8"/>
     <w:rsid w:val="00091A5E"/>
     <w:rsid w:val="000D323B"/>
     <w:rsid w:val="001A106B"/>
+    <w:rsid w:val="002304C7"/>
     <w:rsid w:val="00290942"/>
-    <w:rsid w:val="0029686B"/>
     <w:rsid w:val="002F16D6"/>
     <w:rsid w:val="00355532"/>
     <w:rsid w:val="003B2685"/>
     <w:rsid w:val="00421598"/>
     <w:rsid w:val="004529E9"/>
     <w:rsid w:val="005F6A3B"/>
     <w:rsid w:val="0064210C"/>
     <w:rsid w:val="006D305F"/>
     <w:rsid w:val="00755519"/>
     <w:rsid w:val="0085508B"/>
+    <w:rsid w:val="00857798"/>
+    <w:rsid w:val="008665C0"/>
     <w:rsid w:val="008B47D0"/>
     <w:rsid w:val="008D4A63"/>
     <w:rsid w:val="00995A97"/>
     <w:rsid w:val="009F6272"/>
     <w:rsid w:val="00A64437"/>
     <w:rsid w:val="00B4700A"/>
+    <w:rsid w:val="00B652A6"/>
     <w:rsid w:val="00B96106"/>
     <w:rsid w:val="00BE2D76"/>
+    <w:rsid w:val="00C03118"/>
     <w:rsid w:val="00C06DC3"/>
     <w:rsid w:val="00C94BBA"/>
     <w:rsid w:val="00CA5069"/>
     <w:rsid w:val="00D3015C"/>
     <w:rsid w:val="00D538AF"/>
     <w:rsid w:val="00E8642C"/>
+    <w:rsid w:val="00FC246A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="fa-IR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -1516,78 +1817,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1154A386-C316-492D-99B0-02EC3104417D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D145E536-FBCB-43EE-88EC-F778340AC5F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>115</Words>
-  <Characters>661</Characters>
+  <Words>181</Words>
+  <Characters>1034</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MRT www.Win2Farsi.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>775</CharactersWithSpaces>
+  <CharactersWithSpaces>1213</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MRT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>